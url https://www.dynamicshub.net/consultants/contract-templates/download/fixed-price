--- v0 (2026-03-02)
+++ v1 (2026-07-19)
@@ -18,561 +18,631 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0a2540"/>
+          <w:color w:val="1E3A5F"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FIXED PRICE PROJECT CONTRACT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="400" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. PARTIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CLIENT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1A9B9E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Client Name and Address]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CONSULTANT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1A9B9E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Consultant Name and Address]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. PARTIES</w:t>
-[...46 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. PROJECT DESCRIPTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1A9B9E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Detailed project description referencing SOW]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. PROJECT DESCRIPTION</w:t>
-[...21 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. DELIVERABLES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deliverable 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Description]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deliverable 2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Description]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deliverable 3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Description]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. FIXED PRICE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The total fixed price for this project is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[EUR XXX,XXX]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(excluding VAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. PAYMENT SCHEDULE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon signing: 30%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[EUR XXX]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At project midpoint: 30%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[EUR XXX]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon go-live: 30%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[EUR XXX]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After hypercare: 10%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[EUR XXX]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. TIMELINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Project start date:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Estimated completion date:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">7. CHANGE MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any changes to scope shall be documented in a Change Request and may affect the fixed price and timeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">8. ACCEPTANCE CRITERIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Define specific acceptance criteria for each deliverable]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">9. WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Consultant provides a warranty period of</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[X months]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">following go-live for defect resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="200"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E3A5F"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">10. SIGNATURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CLIENT:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signature: _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Name]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date: _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -582,100 +652,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signature: _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00a99d"/>
+          <w:color w:val="1A9B9E"/>
         </w:rPr>
         <w:t xml:space="preserve">[Name]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date: _________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="333333"/>
+        <w:color w:val="1F2937"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Dynamics Hub</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="666666"/>
+        <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  |  www.dynamicshub.net  |  Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
@@ -792,77 +862,77 @@
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="pct" w:w="50%"/>
           <w:tcBorders>
             <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:after="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="0a2540"/>
+              <w:color w:val="1E3A5F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Where Dynamics Connects</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:color w:val="00a99d"/>
+              <w:color w:val="1A9B9E"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">info@dynamicshub.net | www.dynamicshub.net</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="00a99d" w:sz="12" w:space="1"/>
+        <w:bottom w:val="single" w:color="1A9B9E" w:sz="12" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="100" w:after="200"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>